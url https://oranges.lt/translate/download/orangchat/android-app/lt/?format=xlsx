--- v0 (2026-08-16)
+++ v1 (2026-10-12)
@@ -6283,51 +6283,55 @@
         <is>
           <t>Jaustukai</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>True</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>catalog_emoji_5090a9e7</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
           <t>Emoji matching %1$s</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr"/>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>Jaustukas atitinkantis %1$s</t>
+        </is>
+      </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>catalog_emoji_matching_1_s_2d947ad2</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
           <t>Encrypted history keys are sent and the new device is recorded as authorized.</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Encrypted history keys are sent and the new device is recorded as authorized.</t>
         </is>